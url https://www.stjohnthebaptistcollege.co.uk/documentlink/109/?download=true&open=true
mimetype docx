--- v0 (2025-12-05)
+++ v1 (2026-05-16)
@@ -1,7087 +1,5962 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-[...15 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/x-font-ttf" Extension="ttf"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="6C583BC3" w14:textId="77777777" w:rsidR="00F961D5" w:rsidRDefault="00695D78">
-[...9 lines deleted...]
-          <w:noProof/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="696A7333" wp14:editId="33D25148">
-[...12 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:inline distB="0" distT="0" distL="0" distR="0">
+            <wp:extent cx="2229335" cy="2431368"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="N:\Crest SJBC\image002.png" id="2" name="image1.png"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPr descr="N:\Crest SJBC\image002.png" id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId7"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3476730" cy="3807609"/>
+                      <a:ext cx="2229335" cy="2431368"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                    </a:prstGeom>
+                    <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">                        </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">St John the Baptist’s College</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Concerns/Complaints Procedure Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTENTS</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Foreword </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aims of Concerns Procedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">School Concerns Procedure – at a glance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scope of Concerns Procedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What to expect under this Procedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expressing a concern</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FOREWORD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information specific to each individual school which may be included</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Here at St John the Baptist’s College, we take concerns very seriously.  We have the best interests of all our pupils and their families at the centre of all we do.  In this regard, we encourage anyone with a concern to speak to us as soon as possible.  If concerns are dealt with at an early stage, then they are more likely to be resolved and there is no unnecessary dissatisfaction. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Many issues can be addressed simply by talking to the relevant staff in school who will be happy to help.  Open communication and regular engagement between the school staff and the wide range of users is vital to the effective management of the school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...136 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We welcome open communication with our staff; you can speak to staff by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:pBdr>
-[...50 lines deleted...]
-      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Making an appointment to see them by contacting the main office</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:pBdr>
-[...50 lines deleted...]
-      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phoning the school asking to speak to a member of staff (if they are teaching or otherwise engaged, they will endeavour to call you back as soon as possible)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:pBdr>
-[...61 lines deleted...]
-      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where appropriate staff can be contacted via email or through the Parent App and/or Show My Homework app</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:pBdr>
-[...296 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Private message facility is also available to parents via our Facebook Page</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you have any issue please talk to the form teacher / head of Pastoral Care as soon as possible.  Concerns about matters other than in the classroom should be raised with the Principal.  We take all concerns seriously and make every effort to resolve matters as quickly as possible</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:smallCaps w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:pBdr>
-[...5 lines deleted...]
-        </w:pBdr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:ind w:left="1068" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:smallCaps w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:smallCaps w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...87 lines deleted...]
-      <w:pPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AIMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">When dealing with concerns the school will:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">encourage resolution of all concerns as quickly as possible</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provide timely responses to concerns and concerns</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">keep you informed of progress</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ensure a full and fair investigation of your concern where appropriate</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">have due regard for the rights and responsibilities of all parties involved</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">respect confidentiality</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fully address concerns and provide an effective response</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">take appropriate action to rectify the issue and prevent it happening again where appropriate</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be responsive to learning from outcomes which will inform and improve practice within the school.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A copy of this Procedure is available on the school’s website or is available from the school on request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1068" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONCERNS PROCEDURE –AT A GLANCE</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Time Limit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please contact the school as soon as possible, unless there are exceptional circumstances, concerns will normally only be considered within 6 months of origin of the concern to the school.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stage One</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When making a concern contact the school Principal who will arrange for the concern to be investigated. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the concern is about the Principal, proceed to Stage Two.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The school requires concerns to be made in writing, where this may present difficulties, please contact the school which will make reasonable arrangements to support you with this process.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (see guidance notes for further information).</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please provide as much information as possible including;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:pBdr>
-[...28 lines deleted...]
-      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name and contact details</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:pBdr>
-[...28 lines deleted...]
-      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">what the concern is about</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:pBdr>
-[...46 lines deleted...]
-      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">what has already been done to try to resolve it </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:pBdr>
-[...5 lines deleted...]
-        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">what you would like the school to do to resolve the concern</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The concern will normally be acknowledged within 5 school working days and a response normally made within 20 school working days of receipt of the concern. This response will be issued in writing by the Principal and will indicate with reasons whether the concern has been upheld, partially upheld or not upheld.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These timeframes may need to be reviewed if concerns are ongoing during school holiday periods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you remain unhappy with the outcome at Stage 1, the concern may be progressed to Stage 2 which is overseen by the Board of Governors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stage Two</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the concern is unresolved after Stage One, write to the Chairperson of the Board of Governors </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(care of the school and marked ‘private and confidential’).  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where this may present difficulties, please contact the school which will make reasonable arrangements to support the complainant with this process. The Chairperson will convene a committee to review the concern.  Please provide as much detail as possible as indicated above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The concern will normally be acknowledged within 5 school working days and a final response normally made within 20 school working days from date of receipt of the concern.  The response will be issued in writing by the Chairperson of the committee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These timeframes may need to be reviewed if concerns are ongoing during school holiday periods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...142 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:smallCaps w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:pBdr>
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1068" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:smallCaps w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:smallCaps w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SCOPE OF CONCERNS PROCEDURE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
-        <w:t>When dealing with concerns the school will:</w:t>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">The Concerns Procedure sets out how any expression of dissatisfaction relating to the school will be managed. By taking concerns raised seriously at the earliest possible stage, it is hoped that issues can be resolved quickly and effectively.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Some examples of concerns dealt with;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not following school policy</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">communication delays / lack of communication</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...210 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">difficulties in staff / pupil relationships</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="548dd4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>CONCERNS PROCEDURE –AT A GLANCE</w:t>
-[...1202 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2</w:t>
         <w:tab/>
-        <w:t>The Concerns Procedure sets out how any expression of dissatisfaction relating to the school will be managed. By taking concerns raised seriously at the earliest possible stage, it is hoped that issues can be resolved quickly and effectively.</w:t>
-[...258 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Concerns with separate established procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Some examples of statutory procedures and appeal mechanisms are listed below.  The list is not exhaustive.    The Principal/ Chair of Governors will advise on the appropriate procedure to use when the concern is raised.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="1f497d"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matters may still be referred to NIPSO, if it is felt that maladministration has occurred.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a"/>
-        <w:tblW w:w="9016" w:type="dxa"/>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="9016.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-108.0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4925"/>
         <w:gridCol w:w="4091"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="4925"/>
+            <w:gridCol w:w="4091"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00F961D5" w14:paraId="631E82E2" w14:textId="77777777">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="110E191B" w14:textId="77777777" w:rsidR="00F961D5" w:rsidRDefault="00695D78">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
             <w:pPr>
-              <w:widowControl/>
-[...6 lines deleted...]
-              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Exceptions</w:t>
+              <w:t xml:space="preserve">Exceptions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="64E5E8BD" w14:textId="77777777" w:rsidR="00F961D5" w:rsidRDefault="00695D78">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
             <w:pPr>
-              <w:widowControl/>
-[...6 lines deleted...]
-              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Contact</w:t>
+              <w:t xml:space="preserve">Contact</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F961D5" w14:paraId="5F3B0E3C" w14:textId="77777777">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="24900B58" w14:textId="77777777" w:rsidR="00F961D5" w:rsidRDefault="00695D78">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
             <w:pPr>
-              <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:pBdr>
-[...42 lines deleted...]
-            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Admissions / Expulsions / Exclusion of children from school</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="15B2720C" w14:textId="77777777" w:rsidR="00F961D5" w:rsidRDefault="00695D78">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
             <w:pPr>
-              <w:widowControl/>
-[...10 lines deleted...]
-              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:hanging="360"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Statutory assessments of Special Educational Needs (SEN) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79CDFD8A" w14:textId="77777777" w:rsidR="00F961D5" w:rsidRDefault="00F961D5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
             <w:pPr>
-              <w:widowControl/>
-[...7 lines deleted...]
-              <w:ind w:left="720"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="6E848666" w14:textId="77777777" w:rsidR="00F961D5" w:rsidRDefault="00F961D5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
             <w:pPr>
-              <w:pBdr>
-[...6 lines deleted...]
-              <w:ind w:left="720"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="6D24ED37" w14:textId="77777777" w:rsidR="00F961D5" w:rsidRDefault="00695D78">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
             <w:pPr>
-              <w:widowControl/>
-[...10 lines deleted...]
-              </w:pBdr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:hanging="360"/>
+              <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">School Development Proposals </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CAD420E" w14:textId="77777777" w:rsidR="00F961D5" w:rsidRDefault="00F961D5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
             <w:pPr>
-              <w:widowControl/>
-[...7 lines deleted...]
-              <w:ind w:left="720"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="5DCBDC4A" w14:textId="77777777" w:rsidR="00F961D5" w:rsidRDefault="00F961D5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
             <w:pPr>
-              <w:widowControl/>
-[...6 lines deleted...]
-              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="70CEEE7A" w14:textId="77777777" w:rsidR="00F961D5" w:rsidRDefault="00F961D5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
             <w:pPr>
-              <w:widowControl/>
-[...6 lines deleted...]
-              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="4D9FB83A" w14:textId="77777777" w:rsidR="00F961D5" w:rsidRDefault="00695D78">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
             <w:pPr>
-              <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:pBdr>
-[...5 lines deleted...]
-              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Child Protection / Safeguarding</w:t>
+              <w:t xml:space="preserve">Child Protection / Safeguarding</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="036B774B" w14:textId="77777777" w:rsidR="00F961D5" w:rsidRDefault="00695D78">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
             <w:pPr>
-              <w:widowControl/>
-[...7 lines deleted...]
-              <w:ind w:left="360"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="4CCC3324" w14:textId="77777777" w:rsidR="00F961D5" w:rsidRDefault="00695D78">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Contact </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10">
-              <w:r>
+            <w:hyperlink r:id="rId8">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:color w:val="0000ff"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
+                  <w:rtl w:val="0"/>
                 </w:rPr>
-                <w:t>www.eani.org.uk</w:t>
+                <w:t xml:space="preserve">www.eani.org.uk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">  Director of Operations and Estates </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50D2BD13" w14:textId="77777777" w:rsidR="00F961D5" w:rsidRDefault="00695D78">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Dale Hanna</w:t>
+              <w:t xml:space="preserve">Sara Long</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FAC694E" w14:textId="77777777" w:rsidR="00F961D5" w:rsidRDefault="00F961D5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
             <w:pPr>
-              <w:widowControl/>
-[...16 lines deleted...]
-            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contact </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">  Director of Children and Young People’s Services </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="346EB944" w14:textId="77777777" w:rsidR="00F961D5" w:rsidRDefault="00695D78">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Dr Clare Mangan</w:t>
+              <w:t xml:space="preserve">Contact </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:color w:val="0000ff"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:u w:val="single"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">www.eani.org.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Director of Children and Young People’s Services </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16C62B04" w14:textId="77777777" w:rsidR="00F961D5" w:rsidRDefault="00F961D5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr Clare Mangan</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="4B6CEC9A" w14:textId="77777777" w:rsidR="00F961D5" w:rsidRDefault="00695D78">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contact </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">  Director of Education </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CBDB9F8" w14:textId="77777777" w:rsidR="00F961D5" w:rsidRDefault="00695D78">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Michelle Hanna</w:t>
+              <w:t xml:space="preserve">Contact </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:color w:val="0000ff"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:u w:val="single"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">www.eani.org.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Director of Education </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="059439C3" w14:textId="77777777" w:rsidR="00F961D5" w:rsidRDefault="00F961D5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">John Collings</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="22789913" w14:textId="77777777" w:rsidR="00F961D5" w:rsidRDefault="00695D78">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contact </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">  Director of Children and Young People’s Services </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07954054" w14:textId="77777777" w:rsidR="00F961D5" w:rsidRDefault="00695D78">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr Clare Mangan </w:t>
+              <w:t xml:space="preserve">Contact </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:color w:val="0000ff"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:u w:val="single"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">www.eani.org.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Director of Children and Young People’s Services </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03D18281" w14:textId="77777777" w:rsidR="00F961D5" w:rsidRDefault="00F961D5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr Clare Mangan </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="178833E1" w14:textId="77777777" w:rsidR="00F961D5" w:rsidRDefault="00F961D5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="779E0948" w14:textId="77777777" w:rsidR="00F961D5" w:rsidRDefault="00F961D5">
-[...37 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The school will not normally investigate anonymous concerns</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, unless deemed by the Chairperson of the Board of Governors to be of a serious nature.   The decision of whether to deal with such concerns will be at the discretion of the Board of Governors.  </w:t>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(see guidance notes for further information)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-      <w:r>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:smallCaps w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:pBdr>
-[...21 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1068" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:smallCaps w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:smallCaps w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...17 lines deleted...]
-          <w:b/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WHAT TO EXPECT UNDER THIS PROCEDURE</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.1</w:t>
         <w:tab/>
-        <w:t>Your rights as a person making a concern</w:t>
-[...12 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Your rights as a person making a concern</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...24 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In dealing with concern we will ensure;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:pBdr>
-[...25 lines deleted...]
-      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fair treatment</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:pBdr>
-[...25 lines deleted...]
-      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">courtesy</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:pBdr>
-[...19 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">a timely response </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:pBdr>
-[...25 lines deleted...]
-      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">accurate advice</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:pBdr>
-[...25 lines deleted...]
-      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">respect for privacy – concerns will be treated as confidentially as possible allowing for the possibility of consultation with other appropriate parties about the concern and</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:pBdr>
-[...55 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">clear reasons for decisions</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.2</w:t>
         <w:tab/>
-        <w:t>Your responsibilities as a person making a concern</w:t>
-[...12 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Your responsibilities as a person making a concern</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In making a concern it is important to;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:pBdr>
-[...25 lines deleted...]
-      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">raise issues in a timely manner</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:pBdr>
-[...25 lines deleted...]
-      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">treat our staff with respect and courtesy</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:pBdr>
-[...25 lines deleted...]
-      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provide accurate and concise information in relation to the issues raised</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:pBdr>
-[...55 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">use these procedures fully and engage with them at the appropriate levels</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.3</w:t>
         <w:tab/>
-        <w:t>Rights of parties involved during the investigation</w:t>
-[...24 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">Rights of parties involved during the investigation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Where a meeting is arranged the complainant may be accompanied but not represented by another person.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42834853" w14:textId="77777777" w:rsidR="00F961D5" w:rsidRDefault="00695D78">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">This Procedure does not take away from the statutory rights of any of the     </w:t>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
-        <w:t>participants.</w:t>
-[...35 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">participants.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.4</w:t>
         <w:tab/>
-        <w:t>Timeframes</w:t>
-[...212 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Timeframes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where concerns are raised with the relevant Teacher or Principal, a response will normally be provided during the meeting or within an agreed timeframe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stage 1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Normally acknowledge within 5 school working days, response normally within 20 school working days</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stage 2</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Normally acknowledge within 5 school working days, response normally within 20 school working days</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If, for any reason, the review of a concern takes longer to complete, you will be informed of revised time limits and kept updated on progress.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These timeframes may need to be reviewed if concerns are ongoing during school holiday periods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:pBdr>
-[...10 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1068" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...44 lines deleted...]
-        </w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MAKING A CONCERN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.1</w:t>
         <w:tab/>
-        <w:t>Equality</w:t>
-[...49 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Equality</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The school requires concerns to be made in writing. Where this may present difficulties, please contact the school which will make reasonable arrangements to support the complainant with this process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-[...19 lines deleted...]
-        </w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:smallCaps w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.2</w:t>
         <w:tab/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unreasonable Concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The school is committed to dealing with all concerns fairly and impartially, and to providing a high-quality service to those who complain. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A736D88" w14:textId="77777777" w:rsidR="00F961D5" w:rsidRDefault="00695D78">
-[...24 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There will be occasions when, despite all stages of the concerns procedure having been completed and the concern having been reviewed by the Ombudsman, the complainant remains dissatisfied.  If they try to re-open the same issue, the Chair of Governors will inform them that the procedure has been completed and that the matter is now closed.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If the complainant repeatedly continues to contact the school with the same issue it may choose not to respond. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52A5AD57" w14:textId="77777777" w:rsidR="00F961D5" w:rsidRDefault="00F961D5">
-[...11 lines deleted...]
-          <w:b/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...13 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:pgSz w:h="16834" w:w="11909" w:orient="portrait"/>
+      <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="720" w:footer="720"/>
       <w:pgNumType w:start="1"/>
-      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Arial"/>
   <w:font w:name="Noto Sans Symbols">
-    <w:altName w:val="Times New Roman"/>
-[...50 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...103 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="49141618"/>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:b/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1080"/>
       </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="D012C37E"/>
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="A80A30D4"/>
+  <w:abstractNum w:abstractNumId="6">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...657 lines deleted...]
-    <w:tmpl w:val="13A88D1E"/>
+  <w:abstractNum w:abstractNumId="8">
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:b/>
-        <w:i w:val="0"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2018" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2738" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3458" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4178" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4898" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5618" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6338" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7058" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1069577702">
+  <w:abstractNum w:abstractNumId="9">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1052967747">
-[...24 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
-[...7 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...19 lines deleted...]
-  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{F7289122-3D28-42DA-B591-F4F690C61655}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:lang w:val="en_GB"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...390 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
-[...1 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...4 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="400" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="320" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="434343"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="3"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:color w:val="666666"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="5"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="20"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
-  </w:style>
-[...25 lines deleted...]
-    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="10"/>
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="480" w:after="120"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="60" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="72"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...118 lines deleted...]
-    <w:uiPriority w:val="59"/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
     <w:tblPr>
-      <w:tblBorders>
-[...6 lines deleted...]
-      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa5">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa2">
-[...102 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="11"/>
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
-      <w:i/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
       <w:color w:val="666666"/>
-      <w:sz w:val="48"/>
-      <w:szCs w:val="48"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+  <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eani.org.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eani.org.uk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eani.org.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eani.org.uk" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eani.org.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eani.org.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eani.org.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eani.org.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nipso@nipso.org.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -7104,64 +5979,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -7239,87 +6110,87 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miQOTiWzVzPMX8Ibgqh3GGwErgSYg==">CgMxLjA4AHIhMTd3THVITGVIZXd1T21OeWtYNEFlQ2tUVDVSRFgxOGM3</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhKQ8CXrenLPlXSogtkb9m7K5oRpg==">CgMxLjA4AHIhMS1tRl80Z0NCLUt3Ujg1bmZlYmZHOC0tRzhway1BQzl6</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
-
-[...37 lines deleted...]
-</file>