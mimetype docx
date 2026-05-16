--- v0 (2025-12-05)
+++ v1 (2026-05-16)
@@ -1,6556 +1,6628 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-[...11 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="14701D9C" w14:textId="77777777" w:rsidR="0004712F" w:rsidRDefault="0004712F" w:rsidP="0004712F">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="114" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="7" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24CA4EDF" wp14:editId="004097DC">
-[...6 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>1352550</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>139712</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3381375" cy="3581400"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="0" distR="0"/>
+            <wp:docPr id="3" name="image1.jpg"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image1.jpeg"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="image1.jpg"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5" cstate="print"/>
+                    <a:blip r:embed="rId7"/>
+                    <a:srcRect b="16529" l="20722" r="23548" t="5785"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6066738" cy="4608576"/>
+                      <a:ext cx="3381375" cy="3581400"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                    </a:prstGeom>
+                    <a:prstGeom prst="rect"/>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C2C9C66" w14:textId="77777777" w:rsidR="0004712F" w:rsidRDefault="0004712F" w:rsidP="0004712F">
-[...10 lines deleted...]
-    <w:p w14:paraId="4678CDC5" w14:textId="77777777" w:rsidR="0004712F" w:rsidRPr="00941517" w:rsidRDefault="0004712F" w:rsidP="0004712F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...29 lines deleted...]
-        <w:ind w:left="1587" w:right="1552"/>
+        <w:ind w:firstLine="1586"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:firstLine="1586"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:firstLine="1586"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1586"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Batang" w:cs="Batang" w:eastAsia="Batang" w:hAnsi="Batang"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ST. JOHN THE </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Batang" w:cs="Batang" w:eastAsia="Batang" w:hAnsi="Batang"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BAPTIST’S COLLEGE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:spacing w:before="401" w:lineRule="auto"/>
+        <w:ind w:left="1587" w:right="1552" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
+          <w:rFonts w:ascii="Batang" w:cs="Batang" w:eastAsia="Batang" w:hAnsi="Batang"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00941517">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Batang" w:cs="Batang" w:eastAsia="Batang" w:hAnsi="Batang"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...34 lines deleted...]
-          <w:b/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RELATIONSHIP AND SEXUALITY EDUCATION POLICY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:spacing w:before="401" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="1552" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review Date: September 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
+        <w:spacing w:before="401" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="1552" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...64 lines deleted...]
-          <w:i/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of next review: September 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+      <w:pPr>
+        <w:spacing w:before="401" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="1552" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:i/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prepared by: S Murphy - DT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+      <w:pPr>
+        <w:spacing w:before="401" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="1552" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>intellectual</w:t>
-[...5 lines deleted...]
-          <w:i/>
+        <w:sectPr>
+          <w:footerReference r:id="rId8" w:type="default"/>
+          <w:pgSz w:h="16840" w:w="11910" w:orient="portrait"/>
+          <w:pgMar w:bottom="1460" w:top="1260" w:left="1020" w:right="1060" w:header="720" w:footer="1271"/>
+          <w:pgNumType w:start="1"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:spacing w:val="-18"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Committee: SLT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="17" w:lineRule="auto"/>
+        <w:ind w:left="3027" w:right="3026" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ST JOHN THE BAPTIST’S COLLEGE PORTADOWN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="10" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:before="480" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="112" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.8nrf9i2p739r" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relationships and Sexuality Education (RSE) Policy – Draft</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="112"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.36maauvg0ju1" w:id="1"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Legal Framework for Relationships and Sexuality Education (RSE)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:ind w:left="112" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Education (Minimum Content) Order (NI) 2007 supports the 2006 Order which requires all grant‑aided schools to offer a curriculum that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Promotes the spiritual, emotional, moral, cultural, intellectual and physical development of pupils and society.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prepares pupils for opportunities, responsibilities and experiences of life by equipping them with appropriate knowledge, understanding and skills.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:ind w:left="112" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">From September 2007, the revised Northern Ireland Curriculum introduced:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personal Development and Mutual Understanding (PDMU) in primary schools.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Learning for Life and Work (LLW) in post‑primary schools.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:ind w:left="112" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relationships Education is a statutory element of LLW and supports the curriculum aim to </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">empower young people to achieve their potential and to make informed and responsible decisions throughout their lives</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:ind w:left="112" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE Circular 2015/22 guides RSE policy development, emphasising safe, non‑judgmental learning environments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:ind w:left="112" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Updated guidance is also informed by the Relationships and Sexuality Education (NI) (Amendment) Regulations 2023 (SI 2023/602), which require age‑appropriate, comprehensive and scientifically accurate education on sexual and reproductive health and rights.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="112"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.g26t2s67bp4p" w:id="2"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Compliance with SI 2023/602</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:ind w:left="112" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In accordance with Statutory Instrument 2023 No. 602, St John the Baptist’s College ensures that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All pupils at Key Stage 3 and Key Stage 4 receive age‑appropriate, comprehensive and scientifically accurate education on:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sexual and reproductive health and rights</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prevention of early pregnancy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Access to abortion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teaching on these topics is factual and does not advocate or oppose any particular moral or ethical viewpoint.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Board of Governors and Principal must have regard to the statutory guidance issued by the Department of Education (effective January 2024).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parents may request for their child to be excused from:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Education on prevention of early pregnancy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="320" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Education relating to access to abortion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:ind w:left="112" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in accordance with the exemption framework set out by DE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parents will be informed in advance of lessons covering these topics and will be provided opportunities to review teaching materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.gzdjr5nkkawn" w:id="3"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Definition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:ind w:left="112" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relationships and Sexuality Education (RSE) is a lifelong process involving the development of knowledge, understanding, skills, attitudes, beliefs and values about personal and social relationships, sexual development and gender identity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="112"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.4yazubs9y6gl" w:id="4"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aims</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:ind w:left="112" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The aims of RSE at St John the Baptist’s College are to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide safe, structured opportunities for pupils to acquire knowledge and understanding of human relationships and sexuality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explore issues around relationships and gender within a moral, spiritual and social framework.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Encourage pupils to develop relationships based on respect and responsibility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enable pupils to think critically about media, social influences and values.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Promote healthy behaviours and reduce risk of harm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.9m0ksx70dxgq" w:id="5"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Morals and Values Framework</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:ind w:left="112" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grounded in the Catholic ethos of the College and mindful of cultural diversity, RSE promotes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Respect for self and others</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Freedom from bullying type behaviours, including homophobic and gender‑based bullying type behaviours</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non‑exploitation in relationships</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Honesty and responsibility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Understanding of diversity in religion, culture and sexual orientation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="112"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.rzpkelsu716l" w:id="6"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inclusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:ind w:left="112" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RSE will:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Be relevant, accessible and age‑appropriate for all pupils</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Be inclusive of all cultural, religious and social backgrounds</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Respect diversity in sexual orientation and gender identity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Foster respect, empathy and mutual understanding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Encourage healthy communication and emotional expression</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="112"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.btmpgykrjw4h" w:id="7"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confidentiality</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The classroom is not a confidential environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teachers do not promise confidentiality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teachers may signpost pupils to appropriate support services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teachers encourage discussion with parents when appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Safeguarding concerns are reported immediately to the Designated Teacher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="112"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.nc10pj8om2hc" w:id="8"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Role of the Teacher</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:ind w:left="112" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teachers will:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deliver RSE according to curriculum requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide signposting to confidential advice services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avoid offering medical advice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Report safeguarding concerns according to policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensure compliance with SI 2023/602 requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="112"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.1y1k022tnq32" w:id="9"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ground Rules for RSE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No personal questions directed at pupils or teachers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pupils may choose not to participate (“right to pass”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use of correct terminology for body parts and sexual health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Respect for all contributions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sensitive issues handled discreetly and appropriately</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="112"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.bbo6f6gb6n4a" w:id="10"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use of External Agencies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All external providers are vetted for content and alignment with College ethos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teaching materials must align with DE statutory guidance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visitors must follow school safeguarding policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A teacher must always be present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parents are informed when external agencies deliver sessions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="112"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.morku7mqykta" w:id="11"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RSE Programme</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:ind w:left="112" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RSE is delivered through:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Curriculum subjects</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LLW classes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Workshops</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assemblies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preventative curriculum initiatives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+        <w:ind w:firstLine="112"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.95osfjerjpj8" w:id="12"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key Stage 3 RSE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:ind w:left="112" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revised to comply with SI 2023/602, KS3 RSE includes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Healthy friendships and respectful relationships</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puberty, physical and emotional changes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consent and personal boundaries</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Media influence and body image</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introduction to sexual and reproductive health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Age‑appropriate factual information on pregnancy prevention</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+        <w:ind w:firstLine="112"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.52lbib606wiy" w:id="13"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key Stage 4 RSE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:ind w:left="112" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KS4 RSE includes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sexual and reproductive health and rights</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scientifically accurate education on prevention of early pregnancy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information on the legal framework and access to abortion services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Healthy intimate relationships</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Risks, consent and personal safety</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Roles and responsibilities of parenting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="112"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.5m7ankvdudfe" w:id="14"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RSE Across the Curriculum (KS3 &amp; KS4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Science: reproduction, contraception, STIs, pregnancy, reproductive health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">English: communication, values, empathy, critical thinking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Home Economics: family relationships, decision‑making</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Religious Education: moral and ethical perspectives, respect, relationships</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Physical Education: wellbeing, teamwork, confidence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art/Drama: expression, social issues, relationships</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personal Development: identity, peer pressure, sexuality, media influence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:ind w:left="112" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monitoring and review of RSE provision are carried out by Senior Teacher (Care &amp; Welfare) and Senior Teacher (Curriculum).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="112"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.suggy5xq5a63" w:id="15"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parents/Guardians</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RSE is accessible to all pupils</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parents may request exemption only from:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prevention of early pregnancy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Access to abortion content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exemption requests follow DE statutory procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pupils are encouraged to discuss sensitive issues with parents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="112"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.2jbsyu74nz7j" w:id="16"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Updated DE Guidance References</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:ind w:left="112" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy is informed by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE Circular 2015/22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statutory Instrument 2023/602</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE statutory guidance issued January 2024 (RSE Content &amp; Delivery)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Education (NI) Order 2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CCEA Guidance for Post‑Primary Schools</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="112"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.pql4scexagoi" w:id="17"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review of the RSE Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:ind w:left="112" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy is reviewed every three years or sooner if required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:ind w:left="112" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Questions about the policy should be referred to the Principal or Senior Teacher (Care &amp; Welfare).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:ind w:left="112" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:ind w:left="112" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:ind w:left="112" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chair of the Board of Governors: _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="6905"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9689"/>
+        </w:tabs>
+        <w:ind w:left="112" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:h="16840" w:w="11910" w:orient="portrait"/>
+          <w:pgMar w:bottom="1460" w:top="880" w:left="1020" w:right="1020" w:header="0" w:footer="1271"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date: ______________________</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="541"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:i/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:h="16840" w:w="11910" w:orient="portrait"/>
+          <w:pgMar w:bottom="1460" w:top="900" w:left="1020" w:right="1020" w:header="0" w:footer="1271"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>and</w:t>
-[...16 lines deleted...]
-          <w:i/>
+        <w:sectPr>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:h="16840" w:w="11910" w:orient="portrait"/>
+          <w:pgMar w:bottom="1460" w:top="880" w:left="1020" w:right="1020" w:header="0" w:footer="1271"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
+      <w:pPr>
+        <w:spacing w:line="242" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:i/>
+        <w:sectPr>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:h="16840" w:w="11910" w:orient="portrait"/>
+          <w:pgMar w:bottom="1460" w:top="1580" w:left="1020" w:right="1020" w:header="0" w:footer="1271"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="37" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="115" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4819 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:h="16840" w:w="11910" w:orient="portrait"/>
+      <w:pgMar w:bottom="1460" w:top="880" w:left="1020" w:right="1020" w:header="0" w:footer="1271"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...56 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Calibri"/>
+  <w:font w:name="Batang"/>
+  <w:font w:name="Georgia"/>
+  <w:font w:name="Times New Roman"/>
+  <w:font w:name="Verdana"/>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="490E740A" w14:textId="77777777" w:rsidR="00A942E2" w:rsidRDefault="00A942E2">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-      <w:rPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:widowControl w:val="0"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4513"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve">SM RSE Policy 2025</w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:widowControl w:val="0"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:spacing w:after="0" w:before="0" w:line="14.399999999999999" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...109 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-      </w:pPr>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-      </w:pPr>
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1535578658">
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1538201097">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1502040645">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...21 lines deleted...]
-  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...9 lines deleted...]
-  <w15:docId w15:val="{3A0882D9-FEDA-4057-B3AC-EF4A45A6CEBF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:lang w:val="en"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...391 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0004712F"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:line="657" w:lineRule="exact"/>
+      <w:spacing w:line="657" w:lineRule="auto"/>
       <w:ind w:left="1586" w:right="1552"/>
       <w:jc w:val="center"/>
-      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Batang" w:eastAsia="Batang" w:hAnsi="Batang" w:cs="Batang"/>
+      <w:rFonts w:ascii="Batang" w:cs="Batang" w:eastAsia="Batang" w:hAnsi="Batang"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0004712F"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="112"/>
-      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0004712F"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="112"/>
       <w:jc w:val="both"/>
-      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:tblPr>
+      <w:tblInd w:w="0.0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...49 lines deleted...]
-    </w:rPr>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
-    <w:rsid w:val="0004712F"/>
+    <w:qFormat w:val="1"/>
     <w:pPr>
       <w:ind w:left="540"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...13 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
-    <w:rsid w:val="0004712F"/>
+    <w:qFormat w:val="1"/>
     <w:pPr>
       <w:spacing w:line="305" w:lineRule="exact"/>
       <w:ind w:left="540" w:hanging="360"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat w:val="1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-</Properties>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhpf3mZjHjIHB3xdF+h4aMc4U5KuA==">CgMxLjAyDmguOG5yZjlpMnA3MzlyMg5oLjM2bWFhdXZnMGp1MTIOaC5nMjZ0MnM2N2JwNHAyDmguZ3pkanI1bmtrYXduMg5oLjR5YXp1YnM5eTZnbDIOaC45bTBrc3g3MGR4Z3EyDmgucnpwa2Vsc3U3MTZsMg5oLmJ0bXBneWtyanc0aDIOaC5uYzEwcGo4b20yaGMyDmguMXkxazAyMnRucTMyMg5oLmJibzZmNmdiNm40YTIOaC5tb3JrdTdtcXlrdGEyDmguOTVvc2ZqZXJqcGo4Mg5oLjUybGJpYjYwNndpeTIOaC41bTdhbmt2ZHVkZmUyDmguc3VnZ3k1eHE1YTYzMg5oLjJqYnN5dTc0bno3ajIOaC5wcWw0c2NleGFnb2k4AHIhMTNYYUdOSUhTelkzZFVOZjZnUVJCc0I5ZXV5cmRJZzBE</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...5 lines deleted...]
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:creator>K Towe</dc:creator>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2016-11-09T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Microsoft® Word 2010</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2017-03-08T00:00:00Z</vt:filetime>
+  </property>
+</Properties>
+</file>